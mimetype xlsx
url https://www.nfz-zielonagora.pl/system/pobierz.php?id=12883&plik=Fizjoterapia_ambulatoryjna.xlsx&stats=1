--- v1 (2026-03-10)
+++ v2 (2026-05-07)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\j.branicka\Desktop\2025\publikacje WWW\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\a.glowacka\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C332CB71-850B-4056-A16E-E92FC3618020}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12420"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Fizjoterapia ambulatoryjna" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Fizjoterapia ambulatoryjna'!$A$2:$D$77</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="305" uniqueCount="265">
   <si>
     <t xml:space="preserve">FIZJOTERAPIA AMBULATORYJNA </t>
   </si>
   <si>
     <t>Nazwa świadczeniodawcy</t>
   </si>
   <si>
@@ -777,106 +778,106 @@
   <si>
     <t>Niepubliczny Zakład Opieki Zdrowotnej Fizjoterapia - Zwierzyń</t>
   </si>
   <si>
     <t>Zwierzyn</t>
   </si>
   <si>
     <t>Wojska Polskiego 58</t>
   </si>
   <si>
     <t>95 761 71 00</t>
   </si>
   <si>
     <t>Zakład Opieki Zdrowotnej REH-MED Sp. z o.o.</t>
   </si>
   <si>
     <t>Żagań</t>
   </si>
   <si>
     <t>Jarzębinowa 3</t>
   </si>
   <si>
     <t>68 477 69 11</t>
   </si>
   <si>
-    <t>Zakład Rehabilitacji i Fizykoterapii "ALFA" s.c.</t>
-[...7 lines deleted...]
-  <si>
     <t>Zakład Rehabilitacji Fortis Adam Aniśkiewicz</t>
   </si>
   <si>
     <t>Warszawska 25</t>
   </si>
   <si>
     <t>739 906 141</t>
   </si>
   <si>
     <t>Żary</t>
   </si>
   <si>
     <t>Wieniawskiego 3b</t>
   </si>
   <si>
     <t>Szpital Na Wyspie Spółka z ograniczoną odpowiedzialnością</t>
   </si>
   <si>
     <t>Pszenna 2</t>
   </si>
   <si>
     <t>68 475 76 56
 68 475 76 55</t>
   </si>
   <si>
     <t>CENTRUM MEDYCZNE POSTĘPMED SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
   </si>
   <si>
     <t>PZU ZDROWIE SPÓŁKA AKCYJNA</t>
   </si>
   <si>
     <t>Armii Krajowej 50</t>
   </si>
   <si>
     <t>Szpital im. Ryszarda Rzepki Spółka z ograniczoną odpowiedzialnością</t>
   </si>
   <si>
     <t xml:space="preserve">Centrum Medyczne Certo Sp. z o.o. </t>
   </si>
   <si>
     <t xml:space="preserve"> NZOZ Rehabilitacja s.c.  A. Maćkowiak, A. Proskórnicka</t>
+  </si>
+  <si>
+    <t>NZOZ Zakład Rehabilitacji i Fizykoterapii "ALFA" s.c.</t>
+  </si>
+  <si>
+    <t>Józefa Piłsudskiego 55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">68 477 69 77                                        </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Czcionka tekstu podstawowego"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
@@ -1222,106 +1223,55 @@
     <xf numFmtId="49" fontId="5" fillId="3" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
-    <cellStyle name="Normalny 2" xfId="1"/>
-[...1 lines deleted...]
-    <cellStyle name="Normalny 3" xfId="3"/>
+    <cellStyle name="Normalny 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normalny 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normalny 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="7">
-    <dxf>
-[...49 lines deleted...]
-    </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="62"/>
         </left>
         <right style="thin">
           <color indexed="62"/>
         </right>
         <top style="thin">
@@ -1421,77 +1371,128 @@
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="62"/>
         </right>
         <top style="thin">
           <color indexed="62"/>
         </top>
         <bottom style="thin">
           <color indexed="62"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="62"/>
         </top>
         <bottom style="thin">
           <color indexed="62"/>
         </bottom>
       </border>
     </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor indexed="47"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="62"/>
+        </left>
+        <right style="thin">
+          <color indexed="62"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Fizjoterapia_ambulatoryjna" displayName="Fizjoterapia_ambulatoryjna" ref="A2:D77" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0" tableBorderDxfId="6" headerRowCellStyle="Normalny 2 2" dataCellStyle="Normalny 2 2">
-  <autoFilter ref="A2:D77"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Fizjoterapia_ambulatoryjna" displayName="Fizjoterapia_ambulatoryjna" ref="A2:D77" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5" tableBorderDxfId="4" headerRowCellStyle="Normalny 2 2" dataCellStyle="Normalny 2 2">
+  <autoFilter ref="A2:D77" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="4">
-    <tableColumn id="1" name="Nazwa świadczeniodawcy" dataDxfId="5" dataCellStyle="Normalny 2 2"/>
-[...2 lines deleted...]
-    <tableColumn id="4" name="Telefon" dataDxfId="2" dataCellStyle="Normalny 2 2"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Nazwa świadczeniodawcy" dataDxfId="3" dataCellStyle="Normalny 2 2"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Miasto" dataDxfId="2" dataCellStyle="Normalny 2 2"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Ulica" dataDxfId="1" dataCellStyle="Normalny 2 2"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Telefon" dataDxfId="0" dataCellStyle="Normalny 2 2"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Fizjoterapia ambulatoryjna" altTextSummary="Tabela przedstawia wykaz świadczeniodawców realizujących świadczenia z zakresu fizjoterapii ambulatoryjnej, z którymi Narodowy Fundusz Zdrowia ma podpisane umowy. Kolumny w tabeli: Nazwa świadczeniodawcy, miasto, ulica z numerem domu, numer telefonu."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -1722,55 +1723,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection sqref="A1:D1"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="55.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="40" style="1" customWidth="1"/>
     <col min="2" max="2" width="23.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="26.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="28" style="1" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="28" customFormat="1" ht="27.75" customHeight="1">
       <c r="A1" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
     </row>
     <row r="2" spans="1:4" ht="33" customHeight="1">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>2</v>
@@ -1972,51 +1973,51 @@
         <v>37</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>53</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A18" s="4" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2084,51 +2085,51 @@
         <v>77</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>78</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A25" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A26" s="5" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>85</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A27" s="5" t="s">
         <v>87</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>88</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>89</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>90</v>
       </c>
     </row>
@@ -2490,107 +2491,107 @@
         <v>179</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>180</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="54" spans="1:4" s="19" customFormat="1" ht="55.5" customHeight="1">
       <c r="A54" s="20" t="s">
         <v>182</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>179</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="55" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A55" s="9" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="56" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A56" s="5" t="s">
         <v>188</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>186</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A57" s="5" t="s">
         <v>185</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>191</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>192</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="58" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A58" s="5" t="s">
         <v>194</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>195</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>196</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="59" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A59" s="5" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>198</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>199</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A60" s="21" t="s">
         <v>201</v>
       </c>
       <c r="B60" s="22" t="s">
         <v>198</v>
       </c>
       <c r="C60" s="22" t="s">
         <v>202</v>
       </c>
       <c r="D60" s="23" t="s">
         <v>203</v>
       </c>
     </row>
@@ -2700,51 +2701,51 @@
         <v>220</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>230</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="69" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A69" s="5" t="s">
         <v>232</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>220</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>233</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="70" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A70" s="11" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B70" s="12" t="s">
         <v>220</v>
       </c>
       <c r="C70" s="12" t="s">
         <v>235</v>
       </c>
       <c r="D70" s="12" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="71" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A71" s="4" t="s">
         <v>237</v>
       </c>
       <c r="B71" s="4" t="s">
         <v>220</v>
       </c>
       <c r="C71" s="4" t="s">
         <v>238</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>239</v>
       </c>
     </row>
@@ -2756,102 +2757,102 @@
         <v>241</v>
       </c>
       <c r="C72" s="26" t="s">
         <v>242</v>
       </c>
       <c r="D72" s="27" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="73" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A73" s="9" t="s">
         <v>244</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>245</v>
       </c>
       <c r="C73" s="10" t="s">
         <v>246</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="74" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A74" s="5" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
     </row>
     <row r="75" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A75" s="5" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>245</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A76" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="77" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1">
       <c r="A77" s="11" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B77" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="C77" s="12" t="s">
         <v>254</v>
       </c>
-      <c r="C77" s="12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D77" s="12" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
     </row>
     <row r="78" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1"/>
     <row r="79" spans="1:4" s="7" customFormat="1" ht="55.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>